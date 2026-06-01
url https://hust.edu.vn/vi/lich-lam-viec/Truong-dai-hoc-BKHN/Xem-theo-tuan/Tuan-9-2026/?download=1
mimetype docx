--- v0 (2026-02-26)
+++ v1 (2026-06-01)
@@ -174,82 +174,82 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="592A48CF" w14:textId="77777777" w:rsidR="00E50AF0" w:rsidRPr="002A7E23" w:rsidRDefault="1356B385" w:rsidP="1356B385">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1356B385">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>LỊCH CÔNG TÁC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="463810DB" w14:textId="0FEBF1B7" w:rsidR="00E50AF0" w:rsidRDefault="008215E5" w:rsidP="001A1666">
+          <w:p w14:paraId="463810DB" w14:textId="10245025" w:rsidR="00E50AF0" w:rsidRDefault="008215E5" w:rsidP="001A1666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> TUẦN </w:t>
             </w:r>
             <w:r w:rsidR="0001695C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00E673EF">
+            <w:r w:rsidR="00EB5A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C16E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="1356B385" w:rsidRPr="1356B385">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NĂM HỌC 20</w:t>
             </w:r>
             <w:r w:rsidR="00223818">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -264,278 +264,216 @@
             <w:r w:rsidR="1356B385" w:rsidRPr="1356B385">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – 20</w:t>
             </w:r>
             <w:r w:rsidR="00E603FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00985712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E67199" w14:textId="00230E73" w:rsidR="0041616B" w:rsidRPr="00B71311" w:rsidRDefault="1356B385" w:rsidP="001E5FAC">
+          <w:p w14:paraId="69E67199" w14:textId="247B3BF5" w:rsidR="0041616B" w:rsidRPr="00B71311" w:rsidRDefault="1356B385" w:rsidP="001E5FAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>(Từ</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F3142A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E673EF">
+            <w:r w:rsidR="00EB5A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r w:rsidR="00626456">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/0</w:t>
             </w:r>
             <w:r w:rsidR="00980927">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001059F4" w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00C02442" w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00626456">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> đến</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00795CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E673EF">
+            <w:r w:rsidR="00EB5A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...5 lines deleted...]
-              <w:t>/02</w:t>
+              <w:t>01/03</w:t>
             </w:r>
             <w:r w:rsidR="00D755E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="004B3A58" w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006D4B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B71311">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C052E5" w14:textId="7C1DE08A" w:rsidR="008E199E" w:rsidRDefault="008E199E" w:rsidP="001E5FAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61693FFE" w14:textId="77777777" w:rsidR="000769A8" w:rsidRPr="00E673EF" w:rsidRDefault="00E673EF" w:rsidP="007D13C2">
-[...18 lines deleted...]
-          </w:p>
           <w:p w14:paraId="28D9EC33" w14:textId="3AC7DE4C" w:rsidR="00E673EF" w:rsidRPr="0052096A" w:rsidRDefault="00E673EF" w:rsidP="007D13C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00257858" w:rsidRPr="00257858" w14:paraId="2FC0A604" w14:textId="77777777" w:rsidTr="008F1C5E">
         <w:trPr>
           <w:trHeight w:val="764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A27D2D2" w14:textId="262D62EB" w:rsidR="00257858" w:rsidRPr="00257858" w:rsidRDefault="00257858" w:rsidP="00257858">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00257858">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Thứ</w:t>
+              <w:t>Thứ/ngày</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8D90C1" w14:textId="56F960DF" w:rsidR="00257858" w:rsidRPr="00257858" w:rsidRDefault="00257858" w:rsidP="007570BC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
@@ -664,217 +602,121 @@
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FBA6ECD" w14:textId="77777777" w:rsidR="00387A8E" w:rsidRPr="004F4051" w:rsidRDefault="00387A8E" w:rsidP="003F0F8C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4051">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>THỨ HAI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14982137" w14:textId="351C2DD7" w:rsidR="00387A8E" w:rsidRPr="004F4051" w:rsidRDefault="00E673EF" w:rsidP="003F0F8C">
+          <w:p w14:paraId="14982137" w14:textId="30ED79E7" w:rsidR="00387A8E" w:rsidRPr="004F4051" w:rsidRDefault="00EB5A4F" w:rsidP="003F0F8C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r w:rsidR="00387A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/02/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3EFCFE" w14:textId="21C5637E" w:rsidR="00387A8E" w:rsidRPr="00DB6E34" w:rsidRDefault="00387A8E" w:rsidP="00387A8E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7C7717" w14:textId="671AD73B" w:rsidR="00387A8E" w:rsidRPr="00E673EF" w:rsidRDefault="00E673EF" w:rsidP="00387A8E">
+          <w:p w14:paraId="2A7C7717" w14:textId="26B7E77E" w:rsidR="00387A8E" w:rsidRPr="00E673EF" w:rsidRDefault="00387A8E" w:rsidP="00387A8E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...94 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03F16688" w14:textId="73A52690" w:rsidR="00387A8E" w:rsidRPr="00387A8E" w:rsidRDefault="00387A8E" w:rsidP="00387A8E">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1045,79 +887,71 @@
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4051">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">THỨ </w:t>
             </w:r>
             <w:r w:rsidRPr="004F4051">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F669455" w14:textId="3DD91E50" w:rsidR="00DB6E34" w:rsidRPr="004F4051" w:rsidRDefault="007D13C2" w:rsidP="00DB6E34">
+          <w:p w14:paraId="3F669455" w14:textId="0C4E0F5F" w:rsidR="00DB6E34" w:rsidRPr="004F4051" w:rsidRDefault="00EB5A4F" w:rsidP="00DB6E34">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r w:rsidR="00980927">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/02</w:t>
             </w:r>
             <w:r w:rsidR="00DB6E34">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1128,69 +962,60 @@
           </w:tcPr>
           <w:p w14:paraId="276C61B7" w14:textId="453CA92F" w:rsidR="00DB6E34" w:rsidRPr="00387A8E" w:rsidRDefault="00DB6E34" w:rsidP="00387A8E">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03ED6188" w14:textId="3D30CCEB" w:rsidR="00DB6E34" w:rsidRPr="00E673EF" w:rsidRDefault="00E673EF" w:rsidP="00E673EF">
+          <w:p w14:paraId="03ED6188" w14:textId="78389D2B" w:rsidR="00DB6E34" w:rsidRPr="00E673EF" w:rsidRDefault="00DB6E34" w:rsidP="00E673EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E673EF">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44C34CC9" w14:textId="75209BF5" w:rsidR="00DB6E34" w:rsidRPr="00387A8E" w:rsidRDefault="00DB6E34" w:rsidP="00387A8E">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1361,2045 +1186,1733 @@
           <w:p w14:paraId="64AC9476" w14:textId="1932052A" w:rsidR="00DB6E34" w:rsidRPr="0046251E" w:rsidRDefault="00DB6E34" w:rsidP="00DB6E34">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk104993181"/>
             <w:r w:rsidRPr="0046251E">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>THỨ TƯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61330AE5" w14:textId="5D2517C8" w:rsidR="00DB6E34" w:rsidRPr="0046251E" w:rsidRDefault="007D13C2" w:rsidP="00DB6E34">
+          <w:p w14:paraId="61330AE5" w14:textId="613B8667" w:rsidR="00DB6E34" w:rsidRPr="0046251E" w:rsidRDefault="00EB5A4F" w:rsidP="00DB6E34">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00980927">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/02</w:t>
             </w:r>
             <w:r w:rsidR="00DB6E34">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79252E95" w14:textId="5C0E0384" w:rsidR="00DB6E34" w:rsidRPr="00362C6F" w:rsidRDefault="00DB6E34" w:rsidP="00DB6E34">
+          <w:p w14:paraId="79252E95" w14:textId="036D001E" w:rsidR="00DB6E34" w:rsidRPr="00362C6F" w:rsidRDefault="00EB5A4F" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EB5A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>15h00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2278F0A2" w14:textId="647BBC99" w:rsidR="00DB6E34" w:rsidRPr="00E673EF" w:rsidRDefault="00E673EF" w:rsidP="00E673EF">
+          <w:p w14:paraId="2278F0A2" w14:textId="47913E04" w:rsidR="00DB6E34" w:rsidRPr="00EB5A4F" w:rsidRDefault="00EB5A4F" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E673EF">
+            <w:r w:rsidRPr="00EB5A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>Toàn</w:t>
+              <w:t>Ban HTĐN làm việc với Keystone Education Group về các chương trình hỗ trợ sinh viên đi học tập ở nước ngoài</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E673EF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> Ngọ 2026.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14B43CEA" w14:textId="134BBFE9" w:rsidR="00DB6E34" w:rsidRPr="00A87218" w:rsidRDefault="00DB6E34" w:rsidP="00DB6E34">
+          <w:p w14:paraId="14B43CEA" w14:textId="134BBFE9" w:rsidR="00DB6E34" w:rsidRPr="00A87218" w:rsidRDefault="00DB6E34" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68986110" w14:textId="76D98EE4" w:rsidR="00DB6E34" w:rsidRPr="00A87218" w:rsidRDefault="00DB6E34" w:rsidP="00DB6E34">
+          <w:p w14:paraId="68986110" w14:textId="4E4334F4" w:rsidR="00DB6E34" w:rsidRPr="00A87218" w:rsidRDefault="00EB5A4F" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EB5A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>C1-211</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00F36015" w:rsidRPr="00A87218" w14:paraId="7AE2FA3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E163449" w14:textId="77777777" w:rsidR="00F36015" w:rsidRPr="00764766" w:rsidRDefault="00F36015" w:rsidP="00F36015">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E0DA44" w14:textId="3918B831" w:rsidR="00F36015" w:rsidRPr="00A87218" w:rsidRDefault="00F36015" w:rsidP="00F36015">
+          <w:p w14:paraId="34E0DA44" w14:textId="3918B831" w:rsidR="00F36015" w:rsidRPr="00A87218" w:rsidRDefault="00F36015" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31224563" w14:textId="5544525E" w:rsidR="00F36015" w:rsidRPr="00E673EF" w:rsidRDefault="00F36015" w:rsidP="00E673EF">
+          <w:p w14:paraId="31224563" w14:textId="154ECB9F" w:rsidR="00F36015" w:rsidRPr="00EB5A4F" w:rsidRDefault="00F36015" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ACCA2E9" w14:textId="7AB6E38B" w:rsidR="00F36015" w:rsidRPr="00A87218" w:rsidRDefault="00F36015" w:rsidP="00F36015">
+          <w:p w14:paraId="0ACCA2E9" w14:textId="7AB6E38B" w:rsidR="00F36015" w:rsidRPr="00A87218" w:rsidRDefault="00F36015" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6792841B" w14:textId="61A7000C" w:rsidR="00F36015" w:rsidRPr="00B65397" w:rsidRDefault="00F36015" w:rsidP="00F36015">
+          <w:p w14:paraId="6792841B" w14:textId="61A7000C" w:rsidR="00F36015" w:rsidRPr="00B65397" w:rsidRDefault="00F36015" w:rsidP="00EB5A4F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06BAA" w:rsidRPr="00582326" w14:paraId="31CFD65C" w14:textId="77777777" w:rsidTr="00DB6E34">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="00582326" w14:paraId="31CFD65C" w14:textId="77777777" w:rsidTr="00E71B3B">
         <w:trPr>
-          <w:trHeight w:val="130"/>
+          <w:trHeight w:val="138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D1D122" w14:textId="77777777" w:rsidR="00C06BAA" w:rsidRPr="005C65A8" w:rsidRDefault="00C06BAA" w:rsidP="00F36015">
+          <w:p w14:paraId="19D1D122" w14:textId="77777777" w:rsidR="00E71B3B" w:rsidRPr="005C65A8" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C65A8">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>THỨ NĂM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="593156FE" w14:textId="4AB340FF" w:rsidR="00C06BAA" w:rsidRPr="005C65A8" w:rsidRDefault="007D13C2" w:rsidP="00F36015">
+          <w:p w14:paraId="593156FE" w14:textId="752107E3" w:rsidR="00E71B3B" w:rsidRPr="005C65A8" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>1</w:t>
-[...23 lines deleted...]
-              <w:t>/2026</w:t>
+              <w:t>26/02/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E33107" w14:textId="257FF5A9" w:rsidR="00C06BAA" w:rsidRPr="008A2BB1" w:rsidRDefault="00C06BAA" w:rsidP="00980927">
+          <w:p w14:paraId="54E33107" w14:textId="5BAEC4C5" w:rsidR="00E71B3B" w:rsidRPr="008A2BB1" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>9h00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADCC2D2" w14:textId="4B4AF7E1" w:rsidR="00C06BAA" w:rsidRPr="00E673EF" w:rsidRDefault="00E673EF" w:rsidP="00980927">
+          <w:p w14:paraId="2ADCC2D2" w14:textId="5ABF9308" w:rsidR="00E71B3B" w:rsidRPr="00EB5A4F" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E673EF">
+            <w:r w:rsidRPr="00EB5A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>Toàn</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> Ngọ 2026.</w:t>
+              <w:t>Ban HTĐN làm việc với các giảng viên của Trường Đại học Zielona Gora, Ba Lan về các chương trình trao đổi trong khuôn khổ dự án Erasmus+.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722AADA1" w14:textId="50A52E36" w:rsidR="00C06BAA" w:rsidRPr="008A2BB1" w:rsidRDefault="00C06BAA" w:rsidP="00980927">
+          <w:p w14:paraId="722AADA1" w14:textId="50A52E36" w:rsidR="00E71B3B" w:rsidRPr="008A2BB1" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A53F44B" w14:textId="34A247B1" w:rsidR="00C06BAA" w:rsidRPr="008A2BB1" w:rsidRDefault="00C06BAA" w:rsidP="00980927">
+          <w:p w14:paraId="6A53F44B" w14:textId="02786F1B" w:rsidR="00E71B3B" w:rsidRPr="008A2BB1" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EB5A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>C1-213</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009131EF" w:rsidRPr="004D1764" w14:paraId="240B1981" w14:textId="77777777">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="00582326" w14:paraId="3FA7466E" w14:textId="77777777" w:rsidTr="00DB6E34">
+        <w:trPr>
+          <w:trHeight w:val="140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31622D89" w14:textId="77777777" w:rsidR="00E71B3B" w:rsidRPr="005C65A8" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E79A661" w14:textId="7E3849BC" w:rsidR="00E71B3B" w:rsidRPr="008A2BB1" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E71B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>10h00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF0A743" w14:textId="07873CCC" w:rsidR="00E71B3B" w:rsidRPr="00EB5A4F" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E71B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BGĐ (PGS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>H.Q.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E71B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thắng) chủ trì Lễ ký kết văn bản hợp tác giữa ĐHBK Hà Nội và Viện Công nghệ &amp; Giáo dục Trí tuệ mới tạo sinh. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4D8EE2" w14:textId="6A3405E5" w:rsidR="00E71B3B" w:rsidRPr="008A2BB1" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E71B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Mời đại diện các đơn vị: HTĐN, KHCN, ĐT, VP ĐH, CSVC, TT TT và TTS, Trường CNTT và TT, Viện AI4LIFE, Viện CN và Kinh tế số, Khoa KH và CN Giáo dục tham dự.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1299" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6F29E7" w14:textId="6DD1A3FC" w:rsidR="00E71B3B" w:rsidRPr="008A2BB1" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E71B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>C1-222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="004D1764" w14:paraId="240B1981" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E86CC1" w14:textId="77777777" w:rsidR="009131EF" w:rsidRPr="009F25CD" w:rsidRDefault="009131EF" w:rsidP="009131EF">
+          <w:p w14:paraId="73E86CC1" w14:textId="77777777" w:rsidR="00E71B3B" w:rsidRPr="009F25CD" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36A10D91" w14:textId="42E0F605" w:rsidR="009131EF" w:rsidRPr="008F5F9E" w:rsidRDefault="009131EF" w:rsidP="008F5F9E">
+          <w:p w14:paraId="36A10D91" w14:textId="03E6D16D" w:rsidR="00E71B3B" w:rsidRPr="008F5F9E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
-              <w:spacing w:before="100"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>11h00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B924B6A" w14:textId="4B1A1694" w:rsidR="009131EF" w:rsidRPr="00E673EF" w:rsidRDefault="009131EF" w:rsidP="00E673EF">
+          <w:p w14:paraId="5B924B6A" w14:textId="203A35D3" w:rsidR="00E71B3B" w:rsidRPr="00EB5A4F" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Hội ngh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lấy phiếu tín nhiệm đối với cá nhân đề nghị xét tặng danh hiệu Nhà giáo nhân dân và Nhà giáo ưu tú năm 2026 của Đại học Bách khoa Hà Nội</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16641640" w14:textId="77616A85" w:rsidR="009131EF" w:rsidRPr="008F5F9E" w:rsidRDefault="009131EF" w:rsidP="008F5F9E">
+          <w:p w14:paraId="16641640" w14:textId="393ECDD9" w:rsidR="00E71B3B" w:rsidRPr="008F5F9E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
-              <w:spacing w:before="100"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Bí thư chi bộ trở lên</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UBKT Đảng ủy đại học</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>BGĐ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>; Trưởng, Phó đơn vị cấp 2; Trưởng, Phó đơn vị cấp 3 các Trường thuộc;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Tổ trưởng Công đoàn trở lên</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UBKT Công đoàn đại học, Ban Thanh tra Nhân dân</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2254">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Các cán bộ nhận được email triệu tập</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>. Ban TCNS chuẩn bị.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18B64894" w14:textId="79FF1D75" w:rsidR="009131EF" w:rsidRPr="008F5F9E" w:rsidRDefault="009131EF" w:rsidP="008F5F9E">
+          <w:p w14:paraId="18B64894" w14:textId="1F01054A" w:rsidR="00E71B3B" w:rsidRPr="008F5F9E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
-              <w:spacing w:before="100"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Hội trường C2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532240" w:rsidRPr="00674786" w14:paraId="47941A9C" w14:textId="77777777" w:rsidTr="00A70AD9">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="00674786" w14:paraId="47941A9C" w14:textId="77777777" w:rsidTr="00A70AD9">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5579A9A3" w14:textId="157B8A26" w:rsidR="00532240" w:rsidRPr="0046251E" w:rsidRDefault="00532240" w:rsidP="009131EF">
+          <w:p w14:paraId="5579A9A3" w14:textId="157B8A26" w:rsidR="00E71B3B" w:rsidRPr="0046251E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046251E">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>THỨ S</w:t>
             </w:r>
             <w:r w:rsidRPr="0046251E">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Á</w:t>
             </w:r>
             <w:r w:rsidRPr="0046251E">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0488711C" w14:textId="52457883" w:rsidR="00532240" w:rsidRPr="00421102" w:rsidRDefault="00E673EF" w:rsidP="009131EF">
+          <w:p w14:paraId="0488711C" w14:textId="07F2249D" w:rsidR="00E71B3B" w:rsidRPr="00421102" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>20</w:t>
-[...7 lines deleted...]
-              <w:t>/02/2026</w:t>
+              <w:t>27/02/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5734634A" w14:textId="1E030008" w:rsidR="00532240" w:rsidRPr="00962F63" w:rsidRDefault="00532240" w:rsidP="009131EF">
+          <w:p w14:paraId="5734634A" w14:textId="4D833E2E" w:rsidR="00E71B3B" w:rsidRPr="00962F63" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>9h00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD1EC98" w14:textId="16145951" w:rsidR="00532240" w:rsidRPr="00E673EF" w:rsidRDefault="00E673EF" w:rsidP="009131EF">
+          <w:p w14:paraId="0FD1EC98" w14:textId="26EA4DBF" w:rsidR="00E71B3B" w:rsidRPr="00EB5A4F" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E673EF">
+            <w:r w:rsidRPr="00EB5A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Toàn</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> Ngọ 2026.</w:t>
+              <w:t>Trường Cơ khí và Ban HTĐN làm việc với Trường IMT Mines Albi, CH Pháp về các chương trình hợp tác đào tạo và trao đổi học thuật.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="036E4D7A" w14:textId="6E839508" w:rsidR="00532240" w:rsidRPr="00674786" w:rsidRDefault="00532240" w:rsidP="009131EF">
+          <w:p w14:paraId="036E4D7A" w14:textId="6E839508" w:rsidR="00E71B3B" w:rsidRPr="00674786" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096D77A8" w14:textId="6665E809" w:rsidR="00532240" w:rsidRPr="00674786" w:rsidRDefault="00532240" w:rsidP="009131EF">
+          <w:p w14:paraId="096D77A8" w14:textId="78378185" w:rsidR="00E71B3B" w:rsidRPr="00C04497" w:rsidRDefault="00C04497" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Hội thảo C2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532240" w:rsidRPr="00D17ACF" w14:paraId="41C90893" w14:textId="77777777" w:rsidTr="00532240">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="00D17ACF" w14:paraId="64D957D2" w14:textId="77777777" w:rsidTr="008F1C5E">
         <w:trPr>
-          <w:trHeight w:val="110"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D96C762" w14:textId="77777777" w:rsidR="00532240" w:rsidRPr="00CE4198" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="40927E6A" w14:textId="77777777" w:rsidR="00E71B3B" w:rsidRPr="00CE4198" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6BBBA3" w14:textId="6A4B634A" w:rsidR="00532240" w:rsidRPr="00482C10" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="4F088545" w14:textId="189F3786" w:rsidR="00E71B3B" w:rsidRPr="00BA58DE" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>10h00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0A4F87" w14:textId="5EBBEBA1" w:rsidR="00532240" w:rsidRPr="00E673EF" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="14ED7CF7" w14:textId="55D608FB" w:rsidR="00E71B3B" w:rsidRPr="00BA58DE" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Ban HTĐN tiếp ĐHQG Chungnam và Công ty LG Electronics.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3299DCDD" w14:textId="47172A3B" w:rsidR="00532240" w:rsidRPr="00730579" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="75DFBB7C" w14:textId="42E2BF51" w:rsidR="00E71B3B" w:rsidRPr="003D2DED" w:rsidRDefault="003D2DED" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              </w:rPr>
+              <w:t>Theo giấy mời.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BAD6A3" w14:textId="7424E94D" w:rsidR="00532240" w:rsidRPr="00604273" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="23288740" w14:textId="092F7629" w:rsidR="00E71B3B" w:rsidRPr="00BA58DE" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA58DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>C1-213</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532240" w:rsidRPr="00D17ACF" w14:paraId="64D957D2" w14:textId="77777777" w:rsidTr="008F1C5E">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="00AB08BB" w14:paraId="24958840" w14:textId="77777777" w:rsidTr="008F1C5E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40927E6A" w14:textId="77777777" w:rsidR="00532240" w:rsidRPr="00CE4198" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="2AF777D5" w14:textId="6F53D9DE" w:rsidR="00E71B3B" w:rsidRPr="0046251E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0046251E">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">THỨ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BẨY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C24DB95" w14:textId="3555AC3D" w:rsidR="00E71B3B" w:rsidRPr="0046251E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28/02/2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F088545" w14:textId="5ED8EC5A" w:rsidR="00532240" w:rsidRPr="00482C10" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="31AB568C" w14:textId="2CF8F89A" w:rsidR="00E71B3B" w:rsidRPr="00963196" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14ED7CF7" w14:textId="0E514536" w:rsidR="00532240" w:rsidRPr="00E673EF" w:rsidRDefault="00532240" w:rsidP="00E673EF">
+          <w:p w14:paraId="152407B0" w14:textId="0A1024B4" w:rsidR="00E71B3B" w:rsidRPr="00EB5A4F" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DFBB7C" w14:textId="0031B74A" w:rsidR="00532240" w:rsidRPr="00532240" w:rsidRDefault="00532240" w:rsidP="00572DFB">
+          <w:p w14:paraId="2247A1B6" w14:textId="30BBBAC6" w:rsidR="00E71B3B" w:rsidRPr="00963196" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23288740" w14:textId="692D0BFC" w:rsidR="00532240" w:rsidRPr="00604273" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="0335088C" w14:textId="3C4EA925" w:rsidR="00E71B3B" w:rsidRPr="000F1A8F" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532240" w:rsidRPr="00AB08BB" w14:paraId="24958840" w14:textId="77777777" w:rsidTr="008F1C5E">
-[...266 lines deleted...]
-      <w:tr w:rsidR="00532240" w:rsidRPr="003328AD" w14:paraId="416DA398" w14:textId="77777777" w:rsidTr="008F1C5E">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="003328AD" w14:paraId="416DA398" w14:textId="77777777" w:rsidTr="008F1C5E">
         <w:trPr>
           <w:trHeight w:val="110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140F5A33" w14:textId="77777777" w:rsidR="00532240" w:rsidRPr="003328AD" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="140F5A33" w14:textId="77777777" w:rsidR="00E71B3B" w:rsidRPr="003328AD" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0407C2" w14:textId="3815E751" w:rsidR="00532240" w:rsidRPr="003328AD" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="2C0407C2" w14:textId="3815E751" w:rsidR="00E71B3B" w:rsidRPr="003328AD" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AA5DEB" w14:textId="79A7DEA9" w:rsidR="00532240" w:rsidRPr="003328AD" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="31AA5DEB" w14:textId="79A7DEA9" w:rsidR="00E71B3B" w:rsidRPr="003328AD" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE1BBF0" w14:textId="78DAB6E8" w:rsidR="00532240" w:rsidRPr="003328AD" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="6FE1BBF0" w14:textId="78DAB6E8" w:rsidR="00E71B3B" w:rsidRPr="003328AD" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F3CF89" w14:textId="182FB25F" w:rsidR="00532240" w:rsidRPr="003328AD" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="41F3CF89" w14:textId="182FB25F" w:rsidR="00E71B3B" w:rsidRPr="003328AD" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532240" w:rsidRPr="005471AD" w14:paraId="04461EFB" w14:textId="77777777" w:rsidTr="008F1C5E">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="005471AD" w14:paraId="04461EFB" w14:textId="77777777" w:rsidTr="008F1C5E">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CA0C84" w14:textId="776BE317" w:rsidR="00532240" w:rsidRPr="0046251E" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="55CA0C84" w14:textId="776BE317" w:rsidR="00E71B3B" w:rsidRPr="0046251E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CHỦ NHẬT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="140377F9" w14:textId="133C5398" w:rsidR="00532240" w:rsidRPr="0046251E" w:rsidRDefault="00E673EF" w:rsidP="00532240">
+          <w:p w14:paraId="140377F9" w14:textId="5A1DC4D3" w:rsidR="00E71B3B" w:rsidRPr="0046251E" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>22</w:t>
-[...7 lines deleted...]
-              <w:t>/02/2026</w:t>
+              <w:t>01/03/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C2688F" w14:textId="645CD3E2" w:rsidR="00532240" w:rsidRPr="006D3D5C" w:rsidRDefault="00E673EF" w:rsidP="00532240">
+          <w:p w14:paraId="66C2688F" w14:textId="0E64B15A" w:rsidR="00E71B3B" w:rsidRPr="006D3D5C" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B32200C" w14:textId="33AD20ED" w:rsidR="00532240" w:rsidRPr="00DE7611" w:rsidRDefault="00DE7611" w:rsidP="00532240">
+          <w:p w14:paraId="4B32200C" w14:textId="285CC2E4" w:rsidR="00E71B3B" w:rsidRPr="00DE7611" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE7611">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D044DFD" w14:textId="6DFAA1C1" w:rsidR="00532240" w:rsidRPr="00992951" w:rsidRDefault="00DE7611" w:rsidP="00532240">
+          <w:p w14:paraId="5D044DFD" w14:textId="1BCC79AD" w:rsidR="00E71B3B" w:rsidRPr="00992951" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...68 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AED7FA0" w14:textId="1ABB1CCC" w:rsidR="00532240" w:rsidRPr="006D3D5C" w:rsidRDefault="00E275BD" w:rsidP="00532240">
+          <w:p w14:paraId="7AED7FA0" w14:textId="05B56ABD" w:rsidR="00E71B3B" w:rsidRPr="006D3D5C" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532240" w:rsidRPr="00F4122A" w14:paraId="12D7FB73" w14:textId="77777777" w:rsidTr="008F1C5E">
+      <w:tr w:rsidR="00E71B3B" w:rsidRPr="00F4122A" w14:paraId="12D7FB73" w14:textId="77777777" w:rsidTr="008F1C5E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1930" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F64A74" w14:textId="77777777" w:rsidR="00532240" w:rsidRPr="00F4122A" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="52F64A74" w14:textId="77777777" w:rsidR="00E71B3B" w:rsidRPr="00F4122A" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D93313C" w14:textId="1549DD9D" w:rsidR="00532240" w:rsidRPr="00540C38" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="4D93313C" w14:textId="1549DD9D" w:rsidR="00E71B3B" w:rsidRPr="00540C38" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D4B69F" w14:textId="3C940328" w:rsidR="00532240" w:rsidRPr="00540C38" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="22D4B69F" w14:textId="3C940328" w:rsidR="00E71B3B" w:rsidRPr="00540C38" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556EB3D9" w14:textId="433E0008" w:rsidR="00532240" w:rsidRPr="00540C38" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="556EB3D9" w14:textId="433E0008" w:rsidR="00E71B3B" w:rsidRPr="00540C38" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F66D9E" w14:textId="3CF5F829" w:rsidR="00532240" w:rsidRPr="00540C38" w:rsidRDefault="00532240" w:rsidP="00532240">
+          <w:p w14:paraId="12F66D9E" w14:textId="3CF5F829" w:rsidR="00E71B3B" w:rsidRPr="00540C38" w:rsidRDefault="00E71B3B" w:rsidP="00E71B3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B865354" w14:textId="77777777" w:rsidR="00E83FC4" w:rsidRPr="00F4122A" w:rsidRDefault="00E83FC4" w:rsidP="009A356D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4523,50 +4036,312 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B6A5873"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0088E110"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E112B1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAE2C65C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="226D76C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEE8B966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4671,51 +4446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="259868F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44083310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4784,51 +4559,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26A07664"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3702A262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4897,51 +4672,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="281851F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38741BEA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4990,51 +4765,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F1663B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="864CAF52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5103,51 +4878,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A103F91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98429AEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5216,51 +4991,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E37008F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="164E0E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5365,51 +5140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4159366B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D564F756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5514,51 +5289,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B472048"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="092895FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5663,51 +5438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C26B061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FCA9078"/>
     <w:lvl w:ilvl="0" w:tplc="CC8CC3CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A34E894A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5776,51 +5551,51 @@
     <w:lvl w:ilvl="7" w:tplc="B72C8EB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74382516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCCCF1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0FAAE66"/>
     <w:lvl w:ilvl="0" w:tplc="F8266B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F9CD40A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5889,51 +5664,51 @@
     <w:lvl w:ilvl="7" w:tplc="567643BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3CD406F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50E66685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="009A8174"/>
     <w:lvl w:ilvl="0" w:tplc="E41A57E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4E42C5D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6002,51 +5777,51 @@
     <w:lvl w:ilvl="7" w:tplc="522A7DEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="137A6C14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="573FF3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B82F090"/>
     <w:lvl w:ilvl="0" w:tplc="734E0480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E08259AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6115,51 +5890,51 @@
     <w:lvl w:ilvl="7" w:tplc="40C2AC32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D8AA72E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D8B63DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="131C899C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6264,51 +6039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6222056C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51ACA374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6413,51 +6188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CF748F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3E47FE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6563,153 +6338,158 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1598097495">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1114668827">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1160466395">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="718434651">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2059746606">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1174422596">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="394549234">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="664671550">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1008561401">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1187132003">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="876241289">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="46808732">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="986591382">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="517428110">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="557521732">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="986591382">
+  <w:num w:numId="16" w16cid:durableId="239363605">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="471212044">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="517428110">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="1870756833">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1469275037">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1964383120">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1854412693">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1547909267">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="36316603">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="828789381">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1356426183">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1316299586">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C6965"/>
     <w:rsid w:val="00000917"/>
     <w:rsid w:val="0000098D"/>
     <w:rsid w:val="00000BCA"/>
     <w:rsid w:val="00000DFD"/>
     <w:rsid w:val="00001065"/>
     <w:rsid w:val="00001146"/>
     <w:rsid w:val="00001297"/>
     <w:rsid w:val="00001704"/>
     <w:rsid w:val="000022EA"/>
     <w:rsid w:val="00002E9B"/>
     <w:rsid w:val="00002F40"/>
     <w:rsid w:val="00003011"/>
     <w:rsid w:val="0000305A"/>
     <w:rsid w:val="00003179"/>
     <w:rsid w:val="000039E9"/>
     <w:rsid w:val="00003A2F"/>
     <w:rsid w:val="00003F2E"/>
@@ -8497,50 +8277,51 @@
     <w:rsid w:val="003C3A76"/>
     <w:rsid w:val="003C432C"/>
     <w:rsid w:val="003C503E"/>
     <w:rsid w:val="003C552B"/>
     <w:rsid w:val="003C5720"/>
     <w:rsid w:val="003C5847"/>
     <w:rsid w:val="003C657E"/>
     <w:rsid w:val="003C69D2"/>
     <w:rsid w:val="003C6E0E"/>
     <w:rsid w:val="003D005A"/>
     <w:rsid w:val="003D068A"/>
     <w:rsid w:val="003D0A41"/>
     <w:rsid w:val="003D0D86"/>
     <w:rsid w:val="003D0F06"/>
     <w:rsid w:val="003D1374"/>
     <w:rsid w:val="003D1419"/>
     <w:rsid w:val="003D1696"/>
     <w:rsid w:val="003D191B"/>
     <w:rsid w:val="003D1A04"/>
     <w:rsid w:val="003D1A5F"/>
     <w:rsid w:val="003D1D35"/>
     <w:rsid w:val="003D25D0"/>
     <w:rsid w:val="003D2753"/>
     <w:rsid w:val="003D2D1F"/>
     <w:rsid w:val="003D2DCB"/>
+    <w:rsid w:val="003D2DED"/>
     <w:rsid w:val="003D3003"/>
     <w:rsid w:val="003D301F"/>
     <w:rsid w:val="003D3372"/>
     <w:rsid w:val="003D349A"/>
     <w:rsid w:val="003D3F74"/>
     <w:rsid w:val="003D3F96"/>
     <w:rsid w:val="003D3FAF"/>
     <w:rsid w:val="003D40E0"/>
     <w:rsid w:val="003D44F7"/>
     <w:rsid w:val="003D4528"/>
     <w:rsid w:val="003D5277"/>
     <w:rsid w:val="003D58CC"/>
     <w:rsid w:val="003D5953"/>
     <w:rsid w:val="003D5CE0"/>
     <w:rsid w:val="003D5D3C"/>
     <w:rsid w:val="003D680B"/>
     <w:rsid w:val="003D6D16"/>
     <w:rsid w:val="003D79AF"/>
     <w:rsid w:val="003E01F1"/>
     <w:rsid w:val="003E03F2"/>
     <w:rsid w:val="003E07A5"/>
     <w:rsid w:val="003E10FC"/>
     <w:rsid w:val="003E1326"/>
     <w:rsid w:val="003E17C8"/>
     <w:rsid w:val="003E1B1A"/>
@@ -9221,50 +9002,51 @@
     <w:rsid w:val="005500B5"/>
     <w:rsid w:val="00550179"/>
     <w:rsid w:val="005504D2"/>
     <w:rsid w:val="00551471"/>
     <w:rsid w:val="00551825"/>
     <w:rsid w:val="00551A09"/>
     <w:rsid w:val="0055293C"/>
     <w:rsid w:val="00552F1D"/>
     <w:rsid w:val="00553156"/>
     <w:rsid w:val="00553346"/>
     <w:rsid w:val="0055502D"/>
     <w:rsid w:val="005552F4"/>
     <w:rsid w:val="0055639D"/>
     <w:rsid w:val="00556D14"/>
     <w:rsid w:val="005570D2"/>
     <w:rsid w:val="00557179"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="0055779D"/>
     <w:rsid w:val="00560769"/>
     <w:rsid w:val="00560B61"/>
     <w:rsid w:val="00560D10"/>
     <w:rsid w:val="00560EDD"/>
     <w:rsid w:val="0056121C"/>
     <w:rsid w:val="00561279"/>
     <w:rsid w:val="00561C10"/>
+    <w:rsid w:val="00561D42"/>
     <w:rsid w:val="00562276"/>
     <w:rsid w:val="00562688"/>
     <w:rsid w:val="005626A2"/>
     <w:rsid w:val="00563029"/>
     <w:rsid w:val="00563129"/>
     <w:rsid w:val="0056315F"/>
     <w:rsid w:val="005631F9"/>
     <w:rsid w:val="00563426"/>
     <w:rsid w:val="005637E4"/>
     <w:rsid w:val="00564065"/>
     <w:rsid w:val="0056408C"/>
     <w:rsid w:val="005643F4"/>
     <w:rsid w:val="00564B77"/>
     <w:rsid w:val="00564B7D"/>
     <w:rsid w:val="0056563C"/>
     <w:rsid w:val="0056645D"/>
     <w:rsid w:val="00566745"/>
     <w:rsid w:val="005667AF"/>
     <w:rsid w:val="00566CFF"/>
     <w:rsid w:val="005674B9"/>
     <w:rsid w:val="0056754D"/>
     <w:rsid w:val="00567CFB"/>
     <w:rsid w:val="00567D70"/>
     <w:rsid w:val="005706FF"/>
     <w:rsid w:val="00570ABD"/>
@@ -9906,50 +9688,51 @@
     <w:rsid w:val="006C4810"/>
     <w:rsid w:val="006C4823"/>
     <w:rsid w:val="006C4EF1"/>
     <w:rsid w:val="006C5609"/>
     <w:rsid w:val="006C5716"/>
     <w:rsid w:val="006C5934"/>
     <w:rsid w:val="006C595E"/>
     <w:rsid w:val="006C5EAE"/>
     <w:rsid w:val="006C64BA"/>
     <w:rsid w:val="006C6AD9"/>
     <w:rsid w:val="006C6D7C"/>
     <w:rsid w:val="006C6DD0"/>
     <w:rsid w:val="006C71D3"/>
     <w:rsid w:val="006C7510"/>
     <w:rsid w:val="006C7844"/>
     <w:rsid w:val="006C7CAE"/>
     <w:rsid w:val="006C7D52"/>
     <w:rsid w:val="006D0256"/>
     <w:rsid w:val="006D04BB"/>
     <w:rsid w:val="006D0876"/>
     <w:rsid w:val="006D0961"/>
     <w:rsid w:val="006D0DBB"/>
     <w:rsid w:val="006D127A"/>
     <w:rsid w:val="006D1F4B"/>
     <w:rsid w:val="006D2089"/>
+    <w:rsid w:val="006D2363"/>
     <w:rsid w:val="006D2D0B"/>
     <w:rsid w:val="006D311F"/>
     <w:rsid w:val="006D365E"/>
     <w:rsid w:val="006D3857"/>
     <w:rsid w:val="006D39D5"/>
     <w:rsid w:val="006D3B23"/>
     <w:rsid w:val="006D3C6C"/>
     <w:rsid w:val="006D3D5C"/>
     <w:rsid w:val="006D3E71"/>
     <w:rsid w:val="006D4070"/>
     <w:rsid w:val="006D4B0C"/>
     <w:rsid w:val="006D5403"/>
     <w:rsid w:val="006D57C5"/>
     <w:rsid w:val="006D597E"/>
     <w:rsid w:val="006D63F1"/>
     <w:rsid w:val="006D68CC"/>
     <w:rsid w:val="006D7052"/>
     <w:rsid w:val="006D7366"/>
     <w:rsid w:val="006D73DF"/>
     <w:rsid w:val="006D7613"/>
     <w:rsid w:val="006D7D34"/>
     <w:rsid w:val="006E1249"/>
     <w:rsid w:val="006E1AAE"/>
     <w:rsid w:val="006E1C81"/>
     <w:rsid w:val="006E2C4B"/>
@@ -10714,50 +10497,51 @@
     <w:rsid w:val="00895096"/>
     <w:rsid w:val="00895552"/>
     <w:rsid w:val="00895833"/>
     <w:rsid w:val="008958A4"/>
     <w:rsid w:val="00896304"/>
     <w:rsid w:val="00896390"/>
     <w:rsid w:val="008964CB"/>
     <w:rsid w:val="00896978"/>
     <w:rsid w:val="00896CF3"/>
     <w:rsid w:val="00896D6E"/>
     <w:rsid w:val="008973C5"/>
     <w:rsid w:val="00897590"/>
     <w:rsid w:val="008976D1"/>
     <w:rsid w:val="00897A0D"/>
     <w:rsid w:val="008A0581"/>
     <w:rsid w:val="008A0756"/>
     <w:rsid w:val="008A07EC"/>
     <w:rsid w:val="008A084F"/>
     <w:rsid w:val="008A1503"/>
     <w:rsid w:val="008A15B3"/>
     <w:rsid w:val="008A1629"/>
     <w:rsid w:val="008A16E0"/>
     <w:rsid w:val="008A1786"/>
     <w:rsid w:val="008A18E3"/>
     <w:rsid w:val="008A209E"/>
+    <w:rsid w:val="008A2254"/>
     <w:rsid w:val="008A23F8"/>
     <w:rsid w:val="008A273A"/>
     <w:rsid w:val="008A2BB1"/>
     <w:rsid w:val="008A2D5D"/>
     <w:rsid w:val="008A2D99"/>
     <w:rsid w:val="008A2DB7"/>
     <w:rsid w:val="008A2E6E"/>
     <w:rsid w:val="008A2F9B"/>
     <w:rsid w:val="008A30A8"/>
     <w:rsid w:val="008A36D7"/>
     <w:rsid w:val="008A3C9B"/>
     <w:rsid w:val="008A4C86"/>
     <w:rsid w:val="008A52A2"/>
     <w:rsid w:val="008A52D1"/>
     <w:rsid w:val="008A59C0"/>
     <w:rsid w:val="008A5BF6"/>
     <w:rsid w:val="008A5DE8"/>
     <w:rsid w:val="008A68FA"/>
     <w:rsid w:val="008A69D6"/>
     <w:rsid w:val="008A6BD4"/>
     <w:rsid w:val="008A6E10"/>
     <w:rsid w:val="008A6EC6"/>
     <w:rsid w:val="008A749D"/>
     <w:rsid w:val="008A7527"/>
     <w:rsid w:val="008A7CE1"/>
@@ -10791,50 +10575,51 @@
     <w:rsid w:val="008B7BD5"/>
     <w:rsid w:val="008B7D48"/>
     <w:rsid w:val="008B7FAD"/>
     <w:rsid w:val="008C0581"/>
     <w:rsid w:val="008C065B"/>
     <w:rsid w:val="008C06BD"/>
     <w:rsid w:val="008C088C"/>
     <w:rsid w:val="008C0B39"/>
     <w:rsid w:val="008C0F6C"/>
     <w:rsid w:val="008C15C9"/>
     <w:rsid w:val="008C1617"/>
     <w:rsid w:val="008C1F51"/>
     <w:rsid w:val="008C271F"/>
     <w:rsid w:val="008C2BEF"/>
     <w:rsid w:val="008C2FD9"/>
     <w:rsid w:val="008C3144"/>
     <w:rsid w:val="008C3229"/>
     <w:rsid w:val="008C3319"/>
     <w:rsid w:val="008C3935"/>
     <w:rsid w:val="008C4289"/>
     <w:rsid w:val="008C4389"/>
     <w:rsid w:val="008C44DA"/>
     <w:rsid w:val="008C4BF4"/>
     <w:rsid w:val="008C5E2F"/>
     <w:rsid w:val="008C632D"/>
+    <w:rsid w:val="008C663A"/>
     <w:rsid w:val="008C6700"/>
     <w:rsid w:val="008C6A45"/>
     <w:rsid w:val="008C6F4A"/>
     <w:rsid w:val="008C703E"/>
     <w:rsid w:val="008C7C9A"/>
     <w:rsid w:val="008D0192"/>
     <w:rsid w:val="008D06E8"/>
     <w:rsid w:val="008D0C64"/>
     <w:rsid w:val="008D0F3A"/>
     <w:rsid w:val="008D1C79"/>
     <w:rsid w:val="008D1D13"/>
     <w:rsid w:val="008D20A1"/>
     <w:rsid w:val="008D2668"/>
     <w:rsid w:val="008D2741"/>
     <w:rsid w:val="008D2B7F"/>
     <w:rsid w:val="008D41FB"/>
     <w:rsid w:val="008D4522"/>
     <w:rsid w:val="008D5658"/>
     <w:rsid w:val="008D618D"/>
     <w:rsid w:val="008D63A0"/>
     <w:rsid w:val="008D65E9"/>
     <w:rsid w:val="008D6C58"/>
     <w:rsid w:val="008D6DFE"/>
     <w:rsid w:val="008D6E7C"/>
     <w:rsid w:val="008D72A9"/>
@@ -11216,50 +11001,51 @@
     <w:rsid w:val="009A6C4F"/>
     <w:rsid w:val="009A6EB3"/>
     <w:rsid w:val="009A6EF3"/>
     <w:rsid w:val="009A717B"/>
     <w:rsid w:val="009A78E3"/>
     <w:rsid w:val="009B0336"/>
     <w:rsid w:val="009B0EF3"/>
     <w:rsid w:val="009B10C4"/>
     <w:rsid w:val="009B1437"/>
     <w:rsid w:val="009B16B0"/>
     <w:rsid w:val="009B1733"/>
     <w:rsid w:val="009B28BA"/>
     <w:rsid w:val="009B3428"/>
     <w:rsid w:val="009B34B2"/>
     <w:rsid w:val="009B3762"/>
     <w:rsid w:val="009B4150"/>
     <w:rsid w:val="009B464E"/>
     <w:rsid w:val="009B4670"/>
     <w:rsid w:val="009B4BF1"/>
     <w:rsid w:val="009B5458"/>
     <w:rsid w:val="009B548C"/>
     <w:rsid w:val="009B5711"/>
     <w:rsid w:val="009B5A57"/>
     <w:rsid w:val="009B5C49"/>
     <w:rsid w:val="009B60A1"/>
+    <w:rsid w:val="009B60E3"/>
     <w:rsid w:val="009B6404"/>
     <w:rsid w:val="009B6B72"/>
     <w:rsid w:val="009B6D35"/>
     <w:rsid w:val="009B6EF9"/>
     <w:rsid w:val="009B6FD7"/>
     <w:rsid w:val="009B73EC"/>
     <w:rsid w:val="009B765E"/>
     <w:rsid w:val="009B76AA"/>
     <w:rsid w:val="009B774D"/>
     <w:rsid w:val="009C0051"/>
     <w:rsid w:val="009C02EE"/>
     <w:rsid w:val="009C03C7"/>
     <w:rsid w:val="009C08AB"/>
     <w:rsid w:val="009C08FE"/>
     <w:rsid w:val="009C0C5F"/>
     <w:rsid w:val="009C0EB1"/>
     <w:rsid w:val="009C1164"/>
     <w:rsid w:val="009C11CF"/>
     <w:rsid w:val="009C12A7"/>
     <w:rsid w:val="009C1422"/>
     <w:rsid w:val="009C144E"/>
     <w:rsid w:val="009C1998"/>
     <w:rsid w:val="009C241D"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009C2756"/>
@@ -11395,50 +11181,51 @@
     <w:rsid w:val="00A013CA"/>
     <w:rsid w:val="00A01BBE"/>
     <w:rsid w:val="00A02524"/>
     <w:rsid w:val="00A02D98"/>
     <w:rsid w:val="00A02F21"/>
     <w:rsid w:val="00A032BA"/>
     <w:rsid w:val="00A03926"/>
     <w:rsid w:val="00A04604"/>
     <w:rsid w:val="00A04A79"/>
     <w:rsid w:val="00A04D5B"/>
     <w:rsid w:val="00A0522F"/>
     <w:rsid w:val="00A0566A"/>
     <w:rsid w:val="00A05955"/>
     <w:rsid w:val="00A05A7D"/>
     <w:rsid w:val="00A06060"/>
     <w:rsid w:val="00A06061"/>
     <w:rsid w:val="00A0653E"/>
     <w:rsid w:val="00A06C36"/>
     <w:rsid w:val="00A07977"/>
     <w:rsid w:val="00A07C04"/>
     <w:rsid w:val="00A10127"/>
     <w:rsid w:val="00A1052A"/>
     <w:rsid w:val="00A10C1F"/>
     <w:rsid w:val="00A11088"/>
     <w:rsid w:val="00A11401"/>
+    <w:rsid w:val="00A1157F"/>
     <w:rsid w:val="00A11CC9"/>
     <w:rsid w:val="00A11DE8"/>
     <w:rsid w:val="00A12149"/>
     <w:rsid w:val="00A1228B"/>
     <w:rsid w:val="00A12586"/>
     <w:rsid w:val="00A12AD9"/>
     <w:rsid w:val="00A12B2A"/>
     <w:rsid w:val="00A12C8E"/>
     <w:rsid w:val="00A12E87"/>
     <w:rsid w:val="00A132DF"/>
     <w:rsid w:val="00A1363B"/>
     <w:rsid w:val="00A14072"/>
     <w:rsid w:val="00A141BA"/>
     <w:rsid w:val="00A14351"/>
     <w:rsid w:val="00A15194"/>
     <w:rsid w:val="00A15934"/>
     <w:rsid w:val="00A15E78"/>
     <w:rsid w:val="00A16203"/>
     <w:rsid w:val="00A1621A"/>
     <w:rsid w:val="00A162B0"/>
     <w:rsid w:val="00A16E04"/>
     <w:rsid w:val="00A16E8C"/>
     <w:rsid w:val="00A171F7"/>
     <w:rsid w:val="00A1726C"/>
     <w:rsid w:val="00A17E42"/>
@@ -12176,50 +11963,51 @@
     <w:rsid w:val="00B95D8F"/>
     <w:rsid w:val="00B95E3B"/>
     <w:rsid w:val="00B9600C"/>
     <w:rsid w:val="00B96566"/>
     <w:rsid w:val="00B96804"/>
     <w:rsid w:val="00B96E30"/>
     <w:rsid w:val="00B97660"/>
     <w:rsid w:val="00B97DFE"/>
     <w:rsid w:val="00BA08BF"/>
     <w:rsid w:val="00BA0A2B"/>
     <w:rsid w:val="00BA1181"/>
     <w:rsid w:val="00BA12AE"/>
     <w:rsid w:val="00BA1684"/>
     <w:rsid w:val="00BA2807"/>
     <w:rsid w:val="00BA2824"/>
     <w:rsid w:val="00BA3831"/>
     <w:rsid w:val="00BA38C7"/>
     <w:rsid w:val="00BA3B75"/>
     <w:rsid w:val="00BA3D1E"/>
     <w:rsid w:val="00BA4856"/>
     <w:rsid w:val="00BA4BDD"/>
     <w:rsid w:val="00BA4C9D"/>
     <w:rsid w:val="00BA4FFE"/>
     <w:rsid w:val="00BA5391"/>
     <w:rsid w:val="00BA5774"/>
+    <w:rsid w:val="00BA58DE"/>
     <w:rsid w:val="00BA59F1"/>
     <w:rsid w:val="00BA5E35"/>
     <w:rsid w:val="00BA5EB9"/>
     <w:rsid w:val="00BA6A2A"/>
     <w:rsid w:val="00BA70AE"/>
     <w:rsid w:val="00BA70E7"/>
     <w:rsid w:val="00BA71B4"/>
     <w:rsid w:val="00BA7368"/>
     <w:rsid w:val="00BA7793"/>
     <w:rsid w:val="00BB02DC"/>
     <w:rsid w:val="00BB1341"/>
     <w:rsid w:val="00BB141B"/>
     <w:rsid w:val="00BB14C3"/>
     <w:rsid w:val="00BB1714"/>
     <w:rsid w:val="00BB2692"/>
     <w:rsid w:val="00BB2738"/>
     <w:rsid w:val="00BB295E"/>
     <w:rsid w:val="00BB2A2B"/>
     <w:rsid w:val="00BB2FF5"/>
     <w:rsid w:val="00BB3015"/>
     <w:rsid w:val="00BB3066"/>
     <w:rsid w:val="00BB37F4"/>
     <w:rsid w:val="00BB383F"/>
     <w:rsid w:val="00BB410E"/>
     <w:rsid w:val="00BB4AD6"/>
@@ -12364,50 +12152,51 @@
     <w:rsid w:val="00BF6036"/>
     <w:rsid w:val="00BF7020"/>
     <w:rsid w:val="00BF76EF"/>
     <w:rsid w:val="00BF7718"/>
     <w:rsid w:val="00C0053C"/>
     <w:rsid w:val="00C005E8"/>
     <w:rsid w:val="00C007E5"/>
     <w:rsid w:val="00C009A0"/>
     <w:rsid w:val="00C00C4B"/>
     <w:rsid w:val="00C0120D"/>
     <w:rsid w:val="00C01324"/>
     <w:rsid w:val="00C013E3"/>
     <w:rsid w:val="00C01EF7"/>
     <w:rsid w:val="00C020E8"/>
     <w:rsid w:val="00C0216F"/>
     <w:rsid w:val="00C02410"/>
     <w:rsid w:val="00C02442"/>
     <w:rsid w:val="00C029A3"/>
     <w:rsid w:val="00C029FD"/>
     <w:rsid w:val="00C02A6C"/>
     <w:rsid w:val="00C02AEF"/>
     <w:rsid w:val="00C02ECF"/>
     <w:rsid w:val="00C0341F"/>
     <w:rsid w:val="00C03ACA"/>
     <w:rsid w:val="00C0433C"/>
+    <w:rsid w:val="00C04497"/>
     <w:rsid w:val="00C04AAC"/>
     <w:rsid w:val="00C04D41"/>
     <w:rsid w:val="00C04DD1"/>
     <w:rsid w:val="00C05055"/>
     <w:rsid w:val="00C05357"/>
     <w:rsid w:val="00C05708"/>
     <w:rsid w:val="00C05854"/>
     <w:rsid w:val="00C05FCC"/>
     <w:rsid w:val="00C06BAA"/>
     <w:rsid w:val="00C0734F"/>
     <w:rsid w:val="00C076F2"/>
     <w:rsid w:val="00C078E9"/>
     <w:rsid w:val="00C07994"/>
     <w:rsid w:val="00C07F5E"/>
     <w:rsid w:val="00C1059C"/>
     <w:rsid w:val="00C109BF"/>
     <w:rsid w:val="00C10CED"/>
     <w:rsid w:val="00C11039"/>
     <w:rsid w:val="00C1212D"/>
     <w:rsid w:val="00C12563"/>
     <w:rsid w:val="00C12B06"/>
     <w:rsid w:val="00C12B27"/>
     <w:rsid w:val="00C12DE2"/>
     <w:rsid w:val="00C12F3F"/>
     <w:rsid w:val="00C131DA"/>
@@ -13533,50 +13322,51 @@
     <w:rsid w:val="00E63C87"/>
     <w:rsid w:val="00E6405F"/>
     <w:rsid w:val="00E6485D"/>
     <w:rsid w:val="00E649ED"/>
     <w:rsid w:val="00E64B86"/>
     <w:rsid w:val="00E65875"/>
     <w:rsid w:val="00E65AD9"/>
     <w:rsid w:val="00E65B9E"/>
     <w:rsid w:val="00E6630C"/>
     <w:rsid w:val="00E664D3"/>
     <w:rsid w:val="00E6676D"/>
     <w:rsid w:val="00E667A3"/>
     <w:rsid w:val="00E66EA6"/>
     <w:rsid w:val="00E673EF"/>
     <w:rsid w:val="00E67694"/>
     <w:rsid w:val="00E67B6C"/>
     <w:rsid w:val="00E67CCA"/>
     <w:rsid w:val="00E67D8C"/>
     <w:rsid w:val="00E67E33"/>
     <w:rsid w:val="00E701BB"/>
     <w:rsid w:val="00E7064D"/>
     <w:rsid w:val="00E70972"/>
     <w:rsid w:val="00E70C01"/>
     <w:rsid w:val="00E70EF4"/>
     <w:rsid w:val="00E7166D"/>
+    <w:rsid w:val="00E71B3B"/>
     <w:rsid w:val="00E71DE7"/>
     <w:rsid w:val="00E72178"/>
     <w:rsid w:val="00E721A3"/>
     <w:rsid w:val="00E722A6"/>
     <w:rsid w:val="00E72552"/>
     <w:rsid w:val="00E727AF"/>
     <w:rsid w:val="00E72A5B"/>
     <w:rsid w:val="00E72A7C"/>
     <w:rsid w:val="00E73376"/>
     <w:rsid w:val="00E73663"/>
     <w:rsid w:val="00E73BDD"/>
     <w:rsid w:val="00E73CA6"/>
     <w:rsid w:val="00E745FD"/>
     <w:rsid w:val="00E74689"/>
     <w:rsid w:val="00E7517A"/>
     <w:rsid w:val="00E751F0"/>
     <w:rsid w:val="00E7520A"/>
     <w:rsid w:val="00E7538E"/>
     <w:rsid w:val="00E75640"/>
     <w:rsid w:val="00E761B6"/>
     <w:rsid w:val="00E766E6"/>
     <w:rsid w:val="00E76778"/>
     <w:rsid w:val="00E77054"/>
     <w:rsid w:val="00E7708C"/>
     <w:rsid w:val="00E7718E"/>
@@ -13691,50 +13481,51 @@
     <w:rsid w:val="00EA7252"/>
     <w:rsid w:val="00EB0570"/>
     <w:rsid w:val="00EB0E66"/>
     <w:rsid w:val="00EB108C"/>
     <w:rsid w:val="00EB1167"/>
     <w:rsid w:val="00EB12E2"/>
     <w:rsid w:val="00EB15F9"/>
     <w:rsid w:val="00EB18E9"/>
     <w:rsid w:val="00EB20CE"/>
     <w:rsid w:val="00EB2102"/>
     <w:rsid w:val="00EB213D"/>
     <w:rsid w:val="00EB247E"/>
     <w:rsid w:val="00EB2CD2"/>
     <w:rsid w:val="00EB32A2"/>
     <w:rsid w:val="00EB3447"/>
     <w:rsid w:val="00EB3524"/>
     <w:rsid w:val="00EB419C"/>
     <w:rsid w:val="00EB4295"/>
     <w:rsid w:val="00EB48AE"/>
     <w:rsid w:val="00EB4920"/>
     <w:rsid w:val="00EB53BD"/>
     <w:rsid w:val="00EB5460"/>
     <w:rsid w:val="00EB55AF"/>
     <w:rsid w:val="00EB56EF"/>
     <w:rsid w:val="00EB59A2"/>
+    <w:rsid w:val="00EB5A4F"/>
     <w:rsid w:val="00EB5DA2"/>
     <w:rsid w:val="00EB66DC"/>
     <w:rsid w:val="00EB6C69"/>
     <w:rsid w:val="00EB6D80"/>
     <w:rsid w:val="00EB726C"/>
     <w:rsid w:val="00EB76C7"/>
     <w:rsid w:val="00EB7ED4"/>
     <w:rsid w:val="00EC039C"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC06A5"/>
     <w:rsid w:val="00EC13E5"/>
     <w:rsid w:val="00EC1653"/>
     <w:rsid w:val="00EC2589"/>
     <w:rsid w:val="00EC25AD"/>
     <w:rsid w:val="00EC2B50"/>
     <w:rsid w:val="00EC2C3C"/>
     <w:rsid w:val="00EC2D5F"/>
     <w:rsid w:val="00EC2EAF"/>
     <w:rsid w:val="00EC39BA"/>
     <w:rsid w:val="00EC3B7F"/>
     <w:rsid w:val="00EC3D7A"/>
     <w:rsid w:val="00EC3F1B"/>
     <w:rsid w:val="00EC41C2"/>
     <w:rsid w:val="00EC4334"/>
     <w:rsid w:val="00EC444A"/>
@@ -14077,50 +13868,51 @@
     <w:rsid w:val="00F818EC"/>
     <w:rsid w:val="00F81B0B"/>
     <w:rsid w:val="00F81F54"/>
     <w:rsid w:val="00F8213D"/>
     <w:rsid w:val="00F82A72"/>
     <w:rsid w:val="00F834FE"/>
     <w:rsid w:val="00F83763"/>
     <w:rsid w:val="00F8410D"/>
     <w:rsid w:val="00F84378"/>
     <w:rsid w:val="00F846E3"/>
     <w:rsid w:val="00F848E0"/>
     <w:rsid w:val="00F84ABA"/>
     <w:rsid w:val="00F84F87"/>
     <w:rsid w:val="00F85C23"/>
     <w:rsid w:val="00F85D18"/>
     <w:rsid w:val="00F85FA9"/>
     <w:rsid w:val="00F864B5"/>
     <w:rsid w:val="00F86882"/>
     <w:rsid w:val="00F86CA0"/>
     <w:rsid w:val="00F86D90"/>
     <w:rsid w:val="00F870B1"/>
     <w:rsid w:val="00F87326"/>
     <w:rsid w:val="00F8756E"/>
     <w:rsid w:val="00F8762F"/>
     <w:rsid w:val="00F87D01"/>
+    <w:rsid w:val="00F902B7"/>
     <w:rsid w:val="00F906AE"/>
     <w:rsid w:val="00F92188"/>
     <w:rsid w:val="00F92384"/>
     <w:rsid w:val="00F92F08"/>
     <w:rsid w:val="00F93099"/>
     <w:rsid w:val="00F93508"/>
     <w:rsid w:val="00F9362E"/>
     <w:rsid w:val="00F94127"/>
     <w:rsid w:val="00F9458D"/>
     <w:rsid w:val="00F945F4"/>
     <w:rsid w:val="00F948D8"/>
     <w:rsid w:val="00F94ED9"/>
     <w:rsid w:val="00F95450"/>
     <w:rsid w:val="00F955A4"/>
     <w:rsid w:val="00F96D4F"/>
     <w:rsid w:val="00F974F2"/>
     <w:rsid w:val="00F97711"/>
     <w:rsid w:val="00F97A94"/>
     <w:rsid w:val="00F97B1D"/>
     <w:rsid w:val="00F97E10"/>
     <w:rsid w:val="00FA08C3"/>
     <w:rsid w:val="00FA0D93"/>
     <w:rsid w:val="00FA10D2"/>
     <w:rsid w:val="00FA12A6"/>
     <w:rsid w:val="00FA16F5"/>
@@ -40412,76 +40204,76 @@
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29FA6AEC-83FD-4ED6-A702-CFA294524A9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c070d92c-e005-4177-a1a8-b2208be38bba"/>
     <ds:schemaRef ds:uri="c72df4cc-d2de-4b7e-8388-06b9b73bb217"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>633</Characters>
+  <Pages>2</Pages>
+  <Words>238</Words>
+  <Characters>1358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BỘ GIÁO DỤC VÀ ĐÀO TẠO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>742</CharactersWithSpaces>
+  <CharactersWithSpaces>1593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>BỘ GIÁO DỤC VÀ ĐÀO TẠO</dc:title>
   <dc:subject/>
   <dc:creator>vanphong50-3</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010029FB87B201BB164AA8F0D7E07FC18253</vt:lpwstr>